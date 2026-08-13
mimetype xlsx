--- v0 (2025-12-11)
+++ v1 (2026-08-13)
@@ -1,1201 +1,1041 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nordicnurseries.sharepoint.com/sites/NordicNurseriesLTD/Shared Documents/File Structure/! Staff Folder Directory/Jack/website/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\##Nordic Sales - Cutting\Cutting Database Availability\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{46D0981B-19C7-4791-BEBF-DC9B55AD6D2A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3D2C70B1-AAC8-429E-A015-50A3179E6786}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="Availability" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="335" uniqueCount="335">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="366" uniqueCount="251">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Variety</t>
   </si>
   <si>
-    <t>TS</t>
-[...8 lines deleted...]
-    <t>Week 16</t>
+    <t>Please fill out all required fields below:</t>
+  </si>
+  <si>
+    <t>Customer Name:</t>
+  </si>
+  <si>
+    <t>Ship Week:</t>
+  </si>
+  <si>
+    <t>Broker:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shipping Instructions: </t>
+  </si>
+  <si>
+    <t>Email to: orders@nordicplants.com</t>
+  </si>
+  <si>
+    <t>Tray Size</t>
   </si>
   <si>
     <t>Week 17</t>
   </si>
   <si>
     <t>Week 18</t>
   </si>
   <si>
-    <t>1002</t>
-[...62 lines deleted...]
-    <t>Artemisia stelleriana Silver Cascade®</t>
+    <t>1001</t>
+  </si>
+  <si>
+    <t>PW</t>
+  </si>
+  <si>
+    <t>Ageratum hybrid Artist® Blue</t>
+  </si>
+  <si>
+    <t>1420</t>
+  </si>
+  <si>
+    <t>PS</t>
+  </si>
+  <si>
+    <t>Aptenia cordifloria Variegata</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>Asparagus densiflorus Asparagus Fern</t>
+    <t>PWA</t>
+  </si>
+  <si>
+    <t>Asparagus densiflorous 'sprengeri' Asparagus Fern</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>Bacopa (Sutera sp.) Snowstorm® Blue Improved</t>
-[...5 lines deleted...]
-    <t>Basil (Ocimum basilicum) Amazel Basil®</t>
+    <t>Bacopa (Sutera cordata) Snowstorm® Blue III</t>
+  </si>
+  <si>
+    <t>1025</t>
+  </si>
+  <si>
+    <t>Bacopa (Sutera cordata) Snowstorm® Rose</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>Begonia sp. Double Delight® Blush Rose</t>
-[...35 lines deleted...]
-    <t>Bidens ferulifolia Campfire® Marshmallow™</t>
+    <t>Begonia hybrid Double Delight® Blush Rose</t>
+  </si>
+  <si>
+    <t>1031</t>
+  </si>
+  <si>
+    <t>Begonia hybrid Double Delight® Primrose</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>Begonia Rex Space Age™ Black Hole™</t>
+  </si>
+  <si>
+    <t>1995</t>
+  </si>
+  <si>
+    <t>Begonia Rex Space Age™ Europa™</t>
+  </si>
+  <si>
+    <t>1996</t>
+  </si>
+  <si>
+    <t>Begonia Rex Space Age™ Triton™</t>
+  </si>
+  <si>
+    <t>1910</t>
+  </si>
+  <si>
+    <t>Begonia x hiemalis Solenia® Apricot</t>
+  </si>
+  <si>
+    <t>1044</t>
+  </si>
+  <si>
+    <t>Begonia x hiemalis Solenia® Chocolate Orange</t>
+  </si>
+  <si>
+    <t>1046</t>
+  </si>
+  <si>
+    <t>Begonia x hiemalis Solenia® Light Pink</t>
+  </si>
+  <si>
+    <t>1944</t>
+  </si>
+  <si>
+    <t>Begonia x hiemalis Solenia® Scarlet</t>
+  </si>
+  <si>
+    <t>1050</t>
+  </si>
+  <si>
+    <t>Begonia x hiemalis Solenia® Yellow</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>Bidens ferulifolia Goldilocks Rocks® Improved</t>
+    <t>Bidens ferulifolia Goldilocks Rocks® II</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>Browallia sp. Endless™ Illumination</t>
-[...35 lines deleted...]
-    <t>Calibrachoa sp. Superbells® Double Yellow</t>
+    <t>Browallia hybrid Endless™ Illumination</t>
+  </si>
+  <si>
+    <t>1846</t>
+  </si>
+  <si>
+    <t>Calibrachoa hybrid Superbells Magic® Pink Lemonade</t>
+  </si>
+  <si>
+    <t>1065</t>
+  </si>
+  <si>
+    <t>Calibrachoa hybrid Superbells® Blue Improved II</t>
+  </si>
+  <si>
+    <t>1070</t>
+  </si>
+  <si>
+    <t>Calibrachoa hybrid Superbells® Cherry Star</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>Calibrachoa sp. Superbells® Doublette Love Swept™</t>
-[...5 lines deleted...]
-    <t>Calibrachoa sp. Superbells® Grape Punch™ Improved</t>
+    <t>Calibrachoa hybrid Superbells® Doublette Love Swept™</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>Calibrachoa sp. Superbells® Holy Cow!™</t>
+    <t>Calibrachoa hybrid Superbells® Holy Cow!™</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>Calibrachoa sp. Superbells® Holy Smokes!®</t>
-[...11 lines deleted...]
-    <t>Calibrachoa sp. Superbells® Over Easy™</t>
+    <t>Calibrachoa hybrid Superbells® Holy Smokes!®</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>Calibrachoa sp. Superbells® Red</t>
-[...17 lines deleted...]
-    <t>Calibrachoa sp. Superbells® Watermelon Punch™</t>
+    <t>Calibrachoa hybrid Superbells® Red II</t>
+  </si>
+  <si>
+    <t>1112</t>
+  </si>
+  <si>
+    <t>Calibrachoa hybrid Superbells® White III</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>Calibrachoa sp. Superbells® Yellow Chiffon™</t>
-[...77 lines deleted...]
-    <t>Coleus (Plectranthus sp.) Gay's Delight</t>
+    <t>Calibrachoa hybrid Superbells® Yellow Chiffon™</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>Coleus (Plectranthus sp.) Nordic Mix (5 assorted varieties)</t>
-[...35 lines deleted...]
-    <t>Gaura lindheimeri Karalee® Petite Pink</t>
+    <t>Coleus (Solenostemon scutellariodes) Nordic Mix (5 assorted varieties)</t>
+  </si>
+  <si>
+    <t>1151</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cosmos atrosanguineus Choca Mocha </t>
+  </si>
+  <si>
+    <t>2040</t>
+  </si>
+  <si>
+    <t>Cuphea procumbens Totally Tempted® Frosted Violets™</t>
+  </si>
+  <si>
+    <t>2042</t>
+  </si>
+  <si>
+    <t>Cuphea procumbens Totally Tempted® Vivid Violet™</t>
+  </si>
+  <si>
+    <t>2043</t>
+  </si>
+  <si>
+    <t>Cuphea procumbens Totally Tempted® Watermelon Wine™</t>
+  </si>
+  <si>
+    <t>1156</t>
+  </si>
+  <si>
+    <t>Dahlia hybrid Mystic Illusion</t>
+  </si>
+  <si>
+    <t>2002</t>
+  </si>
+  <si>
+    <t>Dahlia variabilis Virtuoso® Classy Carmine™</t>
+  </si>
+  <si>
+    <t>1999</t>
+  </si>
+  <si>
+    <t>Dahlia variabilis Virtuoso® Dayglo Yellow™</t>
+  </si>
+  <si>
+    <t>1998</t>
+  </si>
+  <si>
+    <t>Dahlia variabilis Virtuoso® Pinkerific™</t>
+  </si>
+  <si>
+    <t>2044</t>
+  </si>
+  <si>
+    <t>Dahlia variabilis Virtuoso® Rad Raz™</t>
+  </si>
+  <si>
+    <t>1157</t>
+  </si>
+  <si>
+    <t>Dichondra argentea Silver Falls™</t>
+  </si>
+  <si>
+    <t>1757</t>
+  </si>
+  <si>
+    <t>Geranium (Pelargonium interspecific) Boldly® Coral</t>
+  </si>
+  <si>
+    <t>1176</t>
+  </si>
+  <si>
+    <t>Geranium (Pelargonium interspecific) Boldly® Dark Red</t>
+  </si>
+  <si>
+    <t>1177</t>
+  </si>
+  <si>
+    <t>Geranium (Pelargonium interspecific) Boldly® Hot Pink</t>
+  </si>
+  <si>
+    <t>1758</t>
+  </si>
+  <si>
+    <t>Geranium (Pelargonium interspecific) Boldly® White</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t xml:space="preserve">Geranium (Pelargonium sp.) Timeless™ Fire </t>
+    <t xml:space="preserve">Geranium (Pelargonium interspecific) Timeless™ Fire </t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t xml:space="preserve">Geranium (Pelargonium sp.) Timeless™ Lavender </t>
+    <t xml:space="preserve">Geranium (Pelargonium interspecific) Timeless™ Lavender </t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t xml:space="preserve">Geranium (Pelargonium sp.) Timeless™ Orange </t>
+    <t xml:space="preserve">Geranium (Pelargonium interspecific) Timeless™ Orange </t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>Grass (Cyperus involucratus) Graceful Grasses® Baby Tut®</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>Grass (Cyperus papyrus) Graceful Grasses® King Tut®</t>
   </si>
   <si>
+    <t>1848</t>
+  </si>
+  <si>
+    <t>Grass (Cyperus prolifer) Graceful Grasses® Queen Tut™</t>
+  </si>
+  <si>
     <t>1189</t>
   </si>
   <si>
     <t>Grass (Isolepsis cernuus) Graceful Grasses® Fiber Optic Grass</t>
   </si>
   <si>
-    <t>1190</t>
-[...32 lines deleted...]
-    <t>Hedera helix White Ripple [DO NOT EXPORT - Oregon State]</t>
+    <t>1849</t>
+  </si>
+  <si>
+    <t>Grass (Juncus effusus) Graceful Grasses® Curly Wurly</t>
+  </si>
+  <si>
+    <t>1191</t>
+  </si>
+  <si>
+    <t>Grass (Pennisetum purpureum) Graceful Grasses® Vertigo® [DO NOT EXPORT]</t>
+  </si>
+  <si>
+    <t>1193</t>
+  </si>
+  <si>
+    <t>Grass Pennisetum setaceum Graceful Grasses® Purple Fountain Grass</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>Hedera helix Yellow Ripple [DO NOT EXPORT - Oregon State]</t>
-[...5 lines deleted...]
-    <t>Helichrysum sp. Icicles</t>
+    <t>Hedera helix Yellow Ripple [DO NOT EXPORT - Oregon and Washington States]</t>
+  </si>
+  <si>
+    <t>1200</t>
+  </si>
+  <si>
+    <t>Helianthus hybrid Suncredible® Yellow II</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>Helichrysum sp. Licorice Splash</t>
+    <t>Helichrysum petiolare Licorice Splash</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>Helichrysum sp. Petite Licorice</t>
-[...11 lines deleted...]
-    <t>Hypoestes phyllostachya Hippo™ Red</t>
+    <t>Helichrysum petiolare Petite Licorice</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>Hypoestes phyllostachya Hippo™ Rose</t>
+    <t>Hypoestes phyllostachya Hippo® Rose</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>Hypoestes phyllostachya Hippo™ White</t>
+    <t>Hypoestes phyllostachya Hippo® White</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>Impatiens hawkerii SunPatiens® Compact Deep Rose</t>
   </si>
   <si>
-    <t>1220</t>
-[...10 lines deleted...]
-  <si>
     <t>1225</t>
   </si>
   <si>
     <t>Impatiens hawkerii SunPatiens® Compact Purple</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>Impatiens hawkerii SunPatiens® Compact Royal Magenta</t>
   </si>
   <si>
+    <t>1227</t>
+  </si>
+  <si>
+    <t>Impatiens hawkerii SunPatiens® Compact Tropical Rose</t>
+  </si>
+  <si>
     <t>1228</t>
   </si>
   <si>
     <t>Impatiens hawkerii SunPatiens® Compact White</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>Impatiens walleriana Rockapulco® Appleblossom</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>Impatiens walleriana Rockapulco® Coral Reef</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>Impatiens walleriana Rockapulco® Purple</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>Impatiens walleriana Rockapulco® Red</t>
   </si>
   <si>
+    <t>1234</t>
+  </si>
+  <si>
+    <t>Impatiens walleriana Rockapulco® Rose</t>
+  </si>
+  <si>
+    <t>1231</t>
+  </si>
+  <si>
+    <t>Impatiens walleriana Rockapulco® Tropical Shades</t>
+  </si>
+  <si>
     <t>1235</t>
   </si>
   <si>
     <t>Impatiens walleriana Rockapulco® White</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>Impatiens walleriana Rockapulco® Wisteria</t>
   </si>
   <si>
-    <t>1953</t>
-[...38 lines deleted...]
-    <t>Lophospermum sp. Lofos® Compact White</t>
+    <t>1242</t>
+  </si>
+  <si>
+    <t>Ipomoea batatas Margarita</t>
+  </si>
+  <si>
+    <t>1249</t>
+  </si>
+  <si>
+    <t>Ipomoea batatas Sweet Caroline Red Hawk™ II</t>
+  </si>
+  <si>
+    <t>1250</t>
+  </si>
+  <si>
+    <t>Ipomoea batatas Sweet Caroline Sweetheart Jet Black™</t>
+  </si>
+  <si>
+    <t>1851</t>
+  </si>
+  <si>
+    <t>Ipomoea batatas Sweet Caroline Upside™ Black Coffee</t>
+  </si>
+  <si>
+    <t>1852</t>
+  </si>
+  <si>
+    <t>Ipomoea batatas Sweet Caroline Upside™ Key Lime</t>
+  </si>
+  <si>
+    <t>1853</t>
+  </si>
+  <si>
+    <t>Lantana camara Luscious® Basket Tangeglow®</t>
+  </si>
+  <si>
+    <t>1259</t>
+  </si>
+  <si>
+    <t>Lantana camara Luscious® Citrus Blend™ II</t>
+  </si>
+  <si>
+    <t>1715</t>
+  </si>
+  <si>
+    <t>Lobelia erinus Laguna® Cloud White™</t>
+  </si>
+  <si>
+    <t>1271</t>
+  </si>
+  <si>
+    <t>Lobelia erinus Laguna® Dark Blue II</t>
+  </si>
+  <si>
+    <t>1273</t>
+  </si>
+  <si>
+    <t>Lobelia erinus Laguna® Ultraviolet™</t>
+  </si>
+  <si>
+    <t>1278</t>
+  </si>
+  <si>
+    <t>Lobularia hybrid Snow Princess®</t>
+  </si>
+  <si>
+    <t>1279</t>
+  </si>
+  <si>
+    <t>Lobularia maritima White Knight® II</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>Lysimachia sp. Waikiki Sunset™</t>
-[...11 lines deleted...]
-    <t>Nemesia sp. Aromance™ Mulberry™</t>
+    <t>Lysimachia congestiflora Waikiki Sunset™</t>
+  </si>
+  <si>
+    <t>1285</t>
+  </si>
+  <si>
+    <t>Lysimachia nummularia Goldilocks</t>
+  </si>
+  <si>
+    <t>1286</t>
+  </si>
+  <si>
+    <t>Mecardonia hybrid GoldDust®</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>Nemesia sp. Aromance™ Pink</t>
-[...53 lines deleted...]
-    <t>Petunia sp. Supertunia® Royal Velvet®</t>
+    <t>Nemesia fruticans Aromance® Pink</t>
+  </si>
+  <si>
+    <t>1709</t>
+  </si>
+  <si>
+    <t>Oenothera hybrid (Calylophus) Superlophus™ Sunglow</t>
+  </si>
+  <si>
+    <t>1315</t>
+  </si>
+  <si>
+    <t>Osteospermum hybrid Bright Lights™ Purple</t>
+  </si>
+  <si>
+    <t>1335</t>
+  </si>
+  <si>
+    <t>Petunia hybrid Supertunia Vista® Fuchsia II</t>
+  </si>
+  <si>
+    <t>1718</t>
+  </si>
+  <si>
+    <t>Petunia hybrid Supertunia Vista® Jazzberry®</t>
+  </si>
+  <si>
+    <t>1345</t>
+  </si>
+  <si>
+    <t>Petunia hybrid Supertunia® Daybreak Charm</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>Phlox drumondii Intensia® White</t>
-[...47 lines deleted...]
-    <t>Salvia sp. Rockin'® Deep Purple</t>
+    <t>Phlox drumondii Southern Blaze™ White III</t>
+  </si>
+  <si>
+    <t>1387</t>
+  </si>
+  <si>
+    <t>Phlox hybrid Southern Blaze™ Blueberry</t>
+  </si>
+  <si>
+    <t>2010</t>
+  </si>
+  <si>
+    <t>Portulaca umbraticola Mojave® Mango</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>Salvia sp. Unplugged® So Blue™</t>
+    <t>Salvia farinacea Unplugged® So Blue™</t>
+  </si>
+  <si>
+    <t>1410</t>
+  </si>
+  <si>
+    <t>Sanvitalia procumbens Sunbini® III</t>
+  </si>
+  <si>
+    <t>2015</t>
+  </si>
+  <si>
+    <t>Scaevola aemula Stardiva® Blue</t>
+  </si>
+  <si>
+    <t>2017</t>
+  </si>
+  <si>
+    <t>Scaevola aemula Stardiva® Pink</t>
+  </si>
+  <si>
+    <t>2016</t>
+  </si>
+  <si>
+    <t>Scaevola aemula Stardiva® White</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>Scaevola sp. Whirlwind® Blue</t>
+    <t>Scaevola aemula Whirlwind® Blue II</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>Scaevola sp. Whirlwind® Pink</t>
-[...5 lines deleted...]
-    <t>Scaevola sp. Whirlwind® Starlight™</t>
+    <t>Scaevola aemula Whirlwind® Pink</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>Scaevola sp. Whirlwind® White</t>
-[...107 lines deleted...]
-    <t>Succulent Combo Tray - Assorted Nordic Mix of 10 varieties (No Tags)</t>
+    <t>Scaevola aemula Whirlwind® White III</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>Thunbergia alata Coconut A-Peel®</t>
   </si>
   <si>
-    <t>1461</t>
-[...4 lines deleted...]
-  <si>
     <t>1462</t>
   </si>
   <si>
     <t>Thunbergia alata Tangerine Slice A-Peel®</t>
   </si>
   <si>
-    <t>1399</t>
-[...14 lines deleted...]
-    <t>Tomato (Solanum lycopersicum) Tempting Tomatoes® Goodhearted® [DO NOT EXPORT]</t>
+    <t>1211</t>
+  </si>
+  <si>
+    <t>Thyme (Thymus vulgaris) English Thyme</t>
+  </si>
+  <si>
+    <t>1212</t>
+  </si>
+  <si>
+    <t>Thyme (Thymus x citriodorus) Thyme Lemon</t>
+  </si>
+  <si>
+    <t>1466</t>
+  </si>
+  <si>
+    <t>Torenia hybrid Catalina® Midnight Blue</t>
+  </si>
+  <si>
+    <t>1468</t>
+  </si>
+  <si>
+    <t>Torenia hybrid Catalina® Pink II</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>Torenia sp. Catalina® White Linen</t>
+    <t>Torenia hybrid Catalina® White Linen</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>Torenia sp. Summer Wave® Large Blue</t>
-[...29 lines deleted...]
-    <t>Trays   Quart Proven Winners® - 8 count tray -white (100/box)</t>
+    <t>Torenia hybrid Summer Wave® Large Blue</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>Verbena bonariensis Superbena® Peachy Keen</t>
+    <t>Verbena hybrid Superbena® Peachy Keen II</t>
+  </si>
+  <si>
+    <t>1958</t>
+  </si>
+  <si>
+    <t>Verbena hybrid Superbena® Pink Cashmere™</t>
+  </si>
+  <si>
+    <t>1488</t>
+  </si>
+  <si>
+    <t>Verbena hybrid Superbena® Pink Shades</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>Verbena bonariensis Superbena® Sparkling Amethyst</t>
-[...23 lines deleted...]
-    <t>Email to: orders@nordicplants.com</t>
+    <t>Verbena hybrid Superbena® Sparkling Amethyst II</t>
+  </si>
+  <si>
+    <t>1482</t>
+  </si>
+  <si>
+    <t>Verbena hybrid Superbena® Sparkling Rosé</t>
+  </si>
+  <si>
+    <t>1493</t>
+  </si>
+  <si>
+    <t>Verbena hybrid Superbena® Stormburst</t>
+  </si>
+  <si>
+    <t>1495</t>
+  </si>
+  <si>
+    <t>Verbena hybrid Superbena® Violet Ice</t>
+  </si>
+  <si>
+    <t>1496</t>
+  </si>
+  <si>
+    <t>Verbena hybrid Superbena® Whiteout™</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...18 lines deleted...]
-      <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -1441,4356 +1281,2547 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I173"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:I131"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="O17" sqref="O17"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
+    <col min="1" max="1" width="8.7109375" style="5"/>
     <col min="3" max="3" width="54.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="C1" s="3" t="s">
-        <v>329</v>
+      <c r="A1"/>
+      <c r="C1" s="6" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="C2" s="1" t="s">
-        <v>334</v>
+      <c r="A2"/>
+      <c r="C2" s="7" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="C3" s="1"/>
-[...12 lines deleted...]
-      <c r="I4" s="4"/>
+      <c r="A3"/>
+      <c r="C3" s="7"/>
+    </row>
+    <row r="4" spans="1:9" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="9"/>
+      <c r="C4" s="10"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A5" s="4"/>
-[...7 lines deleted...]
-      <c r="I5" s="4"/>
+      <c r="A5" s="18"/>
+      <c r="B5" s="19"/>
+      <c r="C5" s="20"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
     </row>
     <row r="6" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="6" t="s">
-[...11 lines deleted...]
-      <c r="I6" s="5"/>
+      <c r="A6" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="17"/>
+      <c r="C6" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+      <c r="G6" s="1"/>
+      <c r="H6" s="1"/>
+      <c r="I6" s="1"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A7" s="6"/>
-[...20 lines deleted...]
-      <c r="I8" s="5"/>
+      <c r="A7" s="13"/>
+      <c r="B7" s="14"/>
+      <c r="C7" s="12"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1"/>
+      <c r="G7" s="1"/>
+      <c r="H7" s="1"/>
+      <c r="I7" s="1"/>
+    </row>
+    <row r="8" spans="1:9" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="9"/>
+      <c r="C8" s="10"/>
+      <c r="D8" s="2"/>
+      <c r="E8" s="2"/>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+      <c r="I8" s="2"/>
     </row>
     <row r="9" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="5"/>
-[...7 lines deleted...]
-      <c r="I9" s="5"/>
+      <c r="A9" s="13"/>
+      <c r="B9" s="15"/>
+      <c r="C9" s="14"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2"/>
+      <c r="H9" s="2"/>
+      <c r="I9" s="2"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="C10" s="2">
-[...6 lines deleted...]
-      </c>
+      <c r="C10" s="4"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A13" t="s">
+      <c r="A13" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B13" t="s">
         <v>1</v>
       </c>
       <c r="C13" t="s">
         <v>2</v>
       </c>
       <c r="D13" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A14" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" t="s">
+        <v>14</v>
+      </c>
+      <c r="D14">
+        <v>100</v>
+      </c>
+      <c r="E14">
+        <v>0</v>
+      </c>
+      <c r="F14">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A15" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15">
+        <v>100</v>
+      </c>
+      <c r="E15">
+        <v>0</v>
+      </c>
+      <c r="F15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" t="s">
+        <v>20</v>
+      </c>
+      <c r="D16">
+        <v>100</v>
+      </c>
+      <c r="E16">
+        <v>0</v>
+      </c>
+      <c r="F16">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17">
+        <v>100</v>
+      </c>
+      <c r="E17">
+        <v>0</v>
+      </c>
+      <c r="F17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" t="s">
+        <v>24</v>
+      </c>
+      <c r="D18">
+        <v>100</v>
+      </c>
+      <c r="E18">
+        <v>0</v>
+      </c>
+      <c r="F18">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" t="s">
+        <v>26</v>
+      </c>
+      <c r="D19">
+        <v>50</v>
+      </c>
+      <c r="E19">
+        <v>0</v>
+      </c>
+      <c r="F19">
         <v>3</v>
       </c>
-      <c r="E13" t="s">
-[...5 lines deleted...]
-      <c r="G13" t="s">
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" t="s">
+        <v>28</v>
+      </c>
+      <c r="D20">
+        <v>50</v>
+      </c>
+      <c r="E20">
+        <v>0</v>
+      </c>
+      <c r="F20">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" t="s">
+        <v>30</v>
+      </c>
+      <c r="D21">
+        <v>50</v>
+      </c>
+      <c r="E21">
+        <v>0</v>
+      </c>
+      <c r="F21">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C22" t="s">
+        <v>32</v>
+      </c>
+      <c r="D22">
+        <v>50</v>
+      </c>
+      <c r="E22">
+        <v>0</v>
+      </c>
+      <c r="F22">
         <v>6</v>
       </c>
-      <c r="H13" t="s">
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" t="s">
+        <v>34</v>
+      </c>
+      <c r="D23">
+        <v>50</v>
+      </c>
+      <c r="E23">
+        <v>0</v>
+      </c>
+      <c r="F23">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24">
+        <v>50</v>
+      </c>
+      <c r="E24">
+        <v>0</v>
+      </c>
+      <c r="F24">
         <v>7</v>
       </c>
-      <c r="I13" t="s">
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B25" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25">
+        <v>50</v>
+      </c>
+      <c r="E25">
+        <v>0</v>
+      </c>
+      <c r="F25">
         <v>8</v>
       </c>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
-[...81 lines deleted...]
-      <c r="C17" t="s">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" t="s">
         <v>16</v>
       </c>
-      <c r="D17">
-[...118 lines deleted...]
-      <c r="I21">
+      <c r="C26" t="s">
+        <v>40</v>
+      </c>
+      <c r="D26">
+        <v>50</v>
+      </c>
+      <c r="E26">
+        <v>0</v>
+      </c>
+      <c r="F26">
         <v>3</v>
       </c>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
-[...131 lines deleted...]
-        <v>35</v>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B27" t="s">
+        <v>13</v>
       </c>
       <c r="C27" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D27">
         <v>50</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
-        <v>0</v>
-[...13 lines deleted...]
-        <v>37</v>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B28" t="s">
+        <v>13</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="D28">
         <v>50</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
-        <v>0</v>
-[...7 lines deleted...]
-      <c r="I28">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B29" t="s">
+        <v>13</v>
+      </c>
+      <c r="C29" t="s">
+        <v>46</v>
+      </c>
+      <c r="D29">
+        <v>100</v>
+      </c>
+      <c r="E29">
+        <v>0</v>
+      </c>
+      <c r="F29">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C30" t="s">
+        <v>48</v>
+      </c>
+      <c r="D30">
+        <v>100</v>
+      </c>
+      <c r="E30">
+        <v>0</v>
+      </c>
+      <c r="F30">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B31" t="s">
+        <v>13</v>
+      </c>
+      <c r="C31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D31">
+        <v>100</v>
+      </c>
+      <c r="E31">
+        <v>0</v>
+      </c>
+      <c r="F31">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="B32" t="s">
+        <v>13</v>
+      </c>
+      <c r="C32" t="s">
+        <v>52</v>
+      </c>
+      <c r="D32">
+        <v>100</v>
+      </c>
+      <c r="E32">
+        <v>0</v>
+      </c>
+      <c r="F32">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C33" t="s">
+        <v>54</v>
+      </c>
+      <c r="D33">
+        <v>100</v>
+      </c>
+      <c r="E33">
+        <v>0</v>
+      </c>
+      <c r="F33">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B34" t="s">
+        <v>13</v>
+      </c>
+      <c r="C34" t="s">
+        <v>56</v>
+      </c>
+      <c r="D34">
+        <v>100</v>
+      </c>
+      <c r="E34">
+        <v>0</v>
+      </c>
+      <c r="F34">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B35" t="s">
+        <v>13</v>
+      </c>
+      <c r="C35" t="s">
+        <v>58</v>
+      </c>
+      <c r="D35">
+        <v>100</v>
+      </c>
+      <c r="E35">
+        <v>0</v>
+      </c>
+      <c r="F35">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="B36" t="s">
+        <v>13</v>
+      </c>
+      <c r="C36" t="s">
+        <v>60</v>
+      </c>
+      <c r="D36">
+        <v>100</v>
+      </c>
+      <c r="E36">
+        <v>0</v>
+      </c>
+      <c r="F36">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B37" t="s">
+        <v>13</v>
+      </c>
+      <c r="C37" t="s">
+        <v>62</v>
+      </c>
+      <c r="D37">
+        <v>100</v>
+      </c>
+      <c r="E37">
+        <v>0</v>
+      </c>
+      <c r="F37">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38" t="s">
+        <v>13</v>
+      </c>
+      <c r="C38" t="s">
+        <v>64</v>
+      </c>
+      <c r="D38">
+        <v>100</v>
+      </c>
+      <c r="E38">
+        <v>3</v>
+      </c>
+      <c r="F38">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="B39" t="s">
+        <v>13</v>
+      </c>
+      <c r="C39" t="s">
+        <v>66</v>
+      </c>
+      <c r="D39">
+        <v>100</v>
+      </c>
+      <c r="E39">
+        <v>0</v>
+      </c>
+      <c r="F39">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B40" t="s">
+        <v>13</v>
+      </c>
+      <c r="C40" t="s">
+        <v>68</v>
+      </c>
+      <c r="D40">
+        <v>50</v>
+      </c>
+      <c r="E40">
+        <v>0</v>
+      </c>
+      <c r="F40">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="B41" t="s">
+        <v>16</v>
+      </c>
+      <c r="C41" t="s">
+        <v>70</v>
+      </c>
+      <c r="D41">
+        <v>100</v>
+      </c>
+      <c r="E41">
+        <v>0</v>
+      </c>
+      <c r="F41">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B42" t="s">
+        <v>13</v>
+      </c>
+      <c r="C42" t="s">
+        <v>72</v>
+      </c>
+      <c r="D42">
+        <v>100</v>
+      </c>
+      <c r="E42">
+        <v>0</v>
+      </c>
+      <c r="F42">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B43" t="s">
+        <v>13</v>
+      </c>
+      <c r="C43" t="s">
+        <v>74</v>
+      </c>
+      <c r="D43">
+        <v>100</v>
+      </c>
+      <c r="E43">
+        <v>0</v>
+      </c>
+      <c r="F43">
         <v>11</v>
       </c>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="I29">
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="B44" t="s">
+        <v>13</v>
+      </c>
+      <c r="C44" t="s">
+        <v>76</v>
+      </c>
+      <c r="D44">
+        <v>100</v>
+      </c>
+      <c r="E44">
+        <v>0</v>
+      </c>
+      <c r="F44">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="B45" t="s">
+        <v>13</v>
+      </c>
+      <c r="C45" t="s">
+        <v>78</v>
+      </c>
+      <c r="D45">
+        <v>50</v>
+      </c>
+      <c r="E45">
+        <v>0</v>
+      </c>
+      <c r="F45">
         <v>2</v>
       </c>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="I30">
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="B46" t="s">
+        <v>13</v>
+      </c>
+      <c r="C46" t="s">
+        <v>80</v>
+      </c>
+      <c r="D46">
+        <v>100</v>
+      </c>
+      <c r="E46">
+        <v>0</v>
+      </c>
+      <c r="F46">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="B47" t="s">
+        <v>13</v>
+      </c>
+      <c r="C47" t="s">
+        <v>82</v>
+      </c>
+      <c r="D47">
+        <v>100</v>
+      </c>
+      <c r="E47">
+        <v>0</v>
+      </c>
+      <c r="F47">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="B48" t="s">
+        <v>13</v>
+      </c>
+      <c r="C48" t="s">
+        <v>84</v>
+      </c>
+      <c r="D48">
+        <v>100</v>
+      </c>
+      <c r="E48">
+        <v>0</v>
+      </c>
+      <c r="F48">
         <v>1</v>
       </c>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="I31">
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="B49" t="s">
+        <v>13</v>
+      </c>
+      <c r="C49" t="s">
+        <v>86</v>
+      </c>
+      <c r="D49">
+        <v>100</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+      <c r="F49">
         <v>4</v>
       </c>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="D32">
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B50" t="s">
+        <v>19</v>
+      </c>
+      <c r="C50" t="s">
+        <v>88</v>
+      </c>
+      <c r="D50">
+        <v>100</v>
+      </c>
+      <c r="E50">
+        <v>0</v>
+      </c>
+      <c r="F50">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="B51" t="s">
+        <v>13</v>
+      </c>
+      <c r="C51" t="s">
+        <v>90</v>
+      </c>
+      <c r="D51">
         <v>50</v>
       </c>
-      <c r="E32">
-[...22 lines deleted...]
-      <c r="D33">
+      <c r="E51">
+        <v>0</v>
+      </c>
+      <c r="F51">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="B52" t="s">
+        <v>13</v>
+      </c>
+      <c r="C52" t="s">
+        <v>92</v>
+      </c>
+      <c r="D52">
         <v>50</v>
       </c>
-      <c r="E33">
-[...19 lines deleted...]
-      <c r="C34" t="s">
+      <c r="E52">
+        <v>0</v>
+      </c>
+      <c r="F52">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B53" t="s">
+        <v>13</v>
+      </c>
+      <c r="C53" t="s">
+        <v>94</v>
+      </c>
+      <c r="D53">
         <v>50</v>
       </c>
-      <c r="D34">
-[...66 lines deleted...]
-      <c r="I36">
+      <c r="E53">
+        <v>0</v>
+      </c>
+      <c r="F53">
         <v>6</v>
       </c>
     </row>
-    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
-[...443 lines deleted...]
-        <v>89</v>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="B54" t="s">
+        <v>13</v>
       </c>
       <c r="C54" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="D54">
         <v>50</v>
       </c>
       <c r="E54">
         <v>0</v>
       </c>
       <c r="F54">
-        <v>0</v>
-[...13 lines deleted...]
-        <v>91</v>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="B55" t="s">
+        <v>16</v>
       </c>
       <c r="C55" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="D55">
         <v>50</v>
       </c>
       <c r="E55">
         <v>0</v>
       </c>
       <c r="F55">
-        <v>0</v>
-[...13 lines deleted...]
-        <v>93</v>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="B56" t="s">
+        <v>16</v>
       </c>
       <c r="C56" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="D56">
         <v>50</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
       <c r="F56">
-        <v>0</v>
-[...7 lines deleted...]
-      <c r="I56">
         <v>4</v>
       </c>
     </row>
-    <row r="57" spans="1:9" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>95</v>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="B57" t="s">
+        <v>16</v>
       </c>
       <c r="C57" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D57">
         <v>50</v>
       </c>
       <c r="E57">
         <v>0</v>
       </c>
       <c r="F57">
-        <v>0</v>
-[...13 lines deleted...]
-        <v>97</v>
+        <v>4</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="B58" t="s">
+        <v>13</v>
       </c>
       <c r="C58" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="D58">
         <v>50</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58">
-        <v>0</v>
-[...13 lines deleted...]
-        <v>99</v>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="B59" t="s">
+        <v>13</v>
       </c>
       <c r="C59" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="D59">
         <v>50</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
       <c r="F59">
-        <v>0</v>
-[...13 lines deleted...]
-        <v>101</v>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B60" t="s">
+        <v>13</v>
       </c>
       <c r="C60" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="D60">
         <v>50</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60">
-        <v>0</v>
-[...13 lines deleted...]
-        <v>103</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="B61" t="s">
+        <v>13</v>
       </c>
       <c r="C61" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="D61">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="E61">
         <v>0</v>
       </c>
       <c r="F61">
-        <v>0</v>
-[...13 lines deleted...]
-        <v>105</v>
+        <v>14</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="B62" t="s">
+        <v>13</v>
       </c>
       <c r="C62" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="D62">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62">
-        <v>0</v>
-[...13 lines deleted...]
-        <v>107</v>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B63" t="s">
+        <v>13</v>
       </c>
       <c r="C63" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="D63">
         <v>50</v>
       </c>
       <c r="E63">
         <v>0</v>
       </c>
       <c r="F63">
-        <v>0</v>
-[...13 lines deleted...]
-        <v>109</v>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B64" t="s">
+        <v>13</v>
       </c>
       <c r="C64" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="D64">
         <v>50</v>
       </c>
       <c r="E64">
         <v>0</v>
       </c>
       <c r="F64">
-        <v>0</v>
-[...7 lines deleted...]
-      <c r="I64">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="B65" t="s">
+        <v>19</v>
+      </c>
+      <c r="C65" t="s">
+        <v>118</v>
+      </c>
+      <c r="D65">
+        <v>100</v>
+      </c>
+      <c r="E65">
+        <v>0</v>
+      </c>
+      <c r="F65">
         <v>3</v>
       </c>
     </row>
-    <row r="65" spans="1:9" x14ac:dyDescent="0.25">
-[...27 lines deleted...]
-        <v>113</v>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B66" t="s">
+        <v>13</v>
       </c>
       <c r="C66" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="D66">
         <v>50</v>
       </c>
       <c r="E66">
         <v>0</v>
       </c>
       <c r="F66">
-        <v>0</v>
-[...7 lines deleted...]
-      <c r="I66">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="B67" t="s">
+        <v>19</v>
+      </c>
+      <c r="C67" t="s">
+        <v>122</v>
+      </c>
+      <c r="D67">
+        <v>100</v>
+      </c>
+      <c r="E67">
+        <v>0</v>
+      </c>
+      <c r="F67">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B68" t="s">
+        <v>19</v>
+      </c>
+      <c r="C68" t="s">
+        <v>124</v>
+      </c>
+      <c r="D68">
+        <v>100</v>
+      </c>
+      <c r="E68">
+        <v>0</v>
+      </c>
+      <c r="F68">
         <v>2</v>
       </c>
     </row>
-    <row r="67" spans="1:9" x14ac:dyDescent="0.25">
-[...47 lines deleted...]
-      <c r="I68">
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B69" t="s">
+        <v>19</v>
+      </c>
+      <c r="C69" t="s">
+        <v>126</v>
+      </c>
+      <c r="D69">
+        <v>100</v>
+      </c>
+      <c r="E69">
+        <v>0</v>
+      </c>
+      <c r="F69">
         <v>3</v>
       </c>
     </row>
-    <row r="69" spans="1:9" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="I69">
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B70" t="s">
+        <v>19</v>
+      </c>
+      <c r="C70" t="s">
+        <v>128</v>
+      </c>
+      <c r="D70">
+        <v>100</v>
+      </c>
+      <c r="E70">
+        <v>0</v>
+      </c>
+      <c r="F70">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B71" t="s">
+        <v>16</v>
+      </c>
+      <c r="C71" t="s">
+        <v>130</v>
+      </c>
+      <c r="D71">
+        <v>100</v>
+      </c>
+      <c r="E71">
+        <v>0</v>
+      </c>
+      <c r="F71">
         <v>1</v>
       </c>
     </row>
-    <row r="70" spans="1:9" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="I70">
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="B72" t="s">
+        <v>16</v>
+      </c>
+      <c r="C72" t="s">
+        <v>132</v>
+      </c>
+      <c r="D72">
+        <v>100</v>
+      </c>
+      <c r="E72">
+        <v>0</v>
+      </c>
+      <c r="F72">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="B73" t="s">
+        <v>16</v>
+      </c>
+      <c r="C73" t="s">
+        <v>134</v>
+      </c>
+      <c r="D73">
+        <v>100</v>
+      </c>
+      <c r="E73">
+        <v>0</v>
+      </c>
+      <c r="F73">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="B74" t="s">
+        <v>16</v>
+      </c>
+      <c r="C74" t="s">
+        <v>136</v>
+      </c>
+      <c r="D74">
+        <v>100</v>
+      </c>
+      <c r="E74">
+        <v>0</v>
+      </c>
+      <c r="F74">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="B75" t="s">
+        <v>16</v>
+      </c>
+      <c r="C75" t="s">
+        <v>138</v>
+      </c>
+      <c r="D75">
+        <v>100</v>
+      </c>
+      <c r="E75">
+        <v>0</v>
+      </c>
+      <c r="F75">
         <v>3</v>
       </c>
     </row>
-    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="I71">
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="B76" t="s">
+        <v>13</v>
+      </c>
+      <c r="C76" t="s">
+        <v>140</v>
+      </c>
+      <c r="D76">
+        <v>100</v>
+      </c>
+      <c r="E76">
+        <v>0</v>
+      </c>
+      <c r="F76">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="B77" t="s">
+        <v>13</v>
+      </c>
+      <c r="C77" t="s">
+        <v>142</v>
+      </c>
+      <c r="D77">
+        <v>100</v>
+      </c>
+      <c r="E77">
+        <v>0</v>
+      </c>
+      <c r="F77">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="B78" t="s">
+        <v>13</v>
+      </c>
+      <c r="C78" t="s">
+        <v>144</v>
+      </c>
+      <c r="D78">
+        <v>100</v>
+      </c>
+      <c r="E78">
+        <v>0</v>
+      </c>
+      <c r="F78">
         <v>4</v>
       </c>
     </row>
-    <row r="72" spans="1:9" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="I72">
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="B79" t="s">
+        <v>13</v>
+      </c>
+      <c r="C79" t="s">
+        <v>146</v>
+      </c>
+      <c r="D79">
+        <v>100</v>
+      </c>
+      <c r="E79">
+        <v>0</v>
+      </c>
+      <c r="F79">
         <v>2</v>
       </c>
     </row>
-    <row r="73" spans="1:9" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="G73">
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="B80" t="s">
+        <v>13</v>
+      </c>
+      <c r="C80" t="s">
+        <v>148</v>
+      </c>
+      <c r="D80">
+        <v>100</v>
+      </c>
+      <c r="E80">
+        <v>0</v>
+      </c>
+      <c r="F80">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="B81" t="s">
+        <v>13</v>
+      </c>
+      <c r="C81" t="s">
+        <v>150</v>
+      </c>
+      <c r="D81">
+        <v>100</v>
+      </c>
+      <c r="E81">
+        <v>0</v>
+      </c>
+      <c r="F81">
         <v>1</v>
       </c>
-      <c r="H73">
-[...2 lines deleted...]
-      <c r="I73">
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="B82" t="s">
+        <v>13</v>
+      </c>
+      <c r="C82" t="s">
+        <v>152</v>
+      </c>
+      <c r="D82">
+        <v>100</v>
+      </c>
+      <c r="E82">
+        <v>0</v>
+      </c>
+      <c r="F82">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="B83" t="s">
+        <v>13</v>
+      </c>
+      <c r="C83" t="s">
+        <v>154</v>
+      </c>
+      <c r="D83">
+        <v>100</v>
+      </c>
+      <c r="E83">
+        <v>0</v>
+      </c>
+      <c r="F83">
         <v>2</v>
       </c>
     </row>
-    <row r="74" spans="1:9" x14ac:dyDescent="0.25">
-[...47 lines deleted...]
-      <c r="I75">
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="B84" t="s">
+        <v>19</v>
+      </c>
+      <c r="C84" t="s">
+        <v>156</v>
+      </c>
+      <c r="D84">
+        <v>72</v>
+      </c>
+      <c r="E84">
+        <v>0</v>
+      </c>
+      <c r="F84">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="B85" t="s">
+        <v>19</v>
+      </c>
+      <c r="C85" t="s">
+        <v>158</v>
+      </c>
+      <c r="D85">
+        <v>72</v>
+      </c>
+      <c r="E85">
+        <v>0</v>
+      </c>
+      <c r="F85">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="B86" t="s">
+        <v>19</v>
+      </c>
+      <c r="C86" t="s">
+        <v>160</v>
+      </c>
+      <c r="D86">
+        <v>72</v>
+      </c>
+      <c r="E86">
+        <v>0</v>
+      </c>
+      <c r="F86">
         <v>4</v>
       </c>
     </row>
-    <row r="76" spans="1:9" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="I76">
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="B87" t="s">
+        <v>19</v>
+      </c>
+      <c r="C87" t="s">
+        <v>162</v>
+      </c>
+      <c r="D87">
+        <v>72</v>
+      </c>
+      <c r="E87">
+        <v>0</v>
+      </c>
+      <c r="F87">
         <v>9</v>
       </c>
     </row>
-    <row r="77" spans="1:9" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="I77">
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="B88" t="s">
+        <v>19</v>
+      </c>
+      <c r="C88" t="s">
+        <v>164</v>
+      </c>
+      <c r="D88">
+        <v>72</v>
+      </c>
+      <c r="E88">
+        <v>0</v>
+      </c>
+      <c r="F88">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="B89" t="s">
+        <v>13</v>
+      </c>
+      <c r="C89" t="s">
+        <v>166</v>
+      </c>
+      <c r="D89">
+        <v>100</v>
+      </c>
+      <c r="E89">
+        <v>0</v>
+      </c>
+      <c r="F89">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="B90" t="s">
+        <v>13</v>
+      </c>
+      <c r="C90" t="s">
+        <v>168</v>
+      </c>
+      <c r="D90">
+        <v>100</v>
+      </c>
+      <c r="E90">
+        <v>0</v>
+      </c>
+      <c r="F90">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="B91" t="s">
+        <v>13</v>
+      </c>
+      <c r="C91" t="s">
+        <v>170</v>
+      </c>
+      <c r="D91">
+        <v>100</v>
+      </c>
+      <c r="E91">
+        <v>0</v>
+      </c>
+      <c r="F91">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="B92" t="s">
+        <v>13</v>
+      </c>
+      <c r="C92" t="s">
+        <v>172</v>
+      </c>
+      <c r="D92">
+        <v>100</v>
+      </c>
+      <c r="E92">
+        <v>0</v>
+      </c>
+      <c r="F92">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="B93" t="s">
+        <v>13</v>
+      </c>
+      <c r="C93" t="s">
+        <v>174</v>
+      </c>
+      <c r="D93">
+        <v>100</v>
+      </c>
+      <c r="E93">
+        <v>0</v>
+      </c>
+      <c r="F93">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="B94" t="s">
+        <v>13</v>
+      </c>
+      <c r="C94" t="s">
+        <v>176</v>
+      </c>
+      <c r="D94">
+        <v>100</v>
+      </c>
+      <c r="E94">
+        <v>0</v>
+      </c>
+      <c r="F94">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="B95" t="s">
+        <v>13</v>
+      </c>
+      <c r="C95" t="s">
+        <v>178</v>
+      </c>
+      <c r="D95">
+        <v>100</v>
+      </c>
+      <c r="E95">
+        <v>0</v>
+      </c>
+      <c r="F95">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="B96" t="s">
+        <v>19</v>
+      </c>
+      <c r="C96" t="s">
+        <v>180</v>
+      </c>
+      <c r="D96">
+        <v>100</v>
+      </c>
+      <c r="E96">
+        <v>0</v>
+      </c>
+      <c r="F96">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="B97" t="s">
+        <v>19</v>
+      </c>
+      <c r="C97" t="s">
+        <v>182</v>
+      </c>
+      <c r="D97">
+        <v>100</v>
+      </c>
+      <c r="E97">
+        <v>0</v>
+      </c>
+      <c r="F97">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="B98" t="s">
+        <v>13</v>
+      </c>
+      <c r="C98" t="s">
+        <v>184</v>
+      </c>
+      <c r="D98">
+        <v>100</v>
+      </c>
+      <c r="E98">
+        <v>0</v>
+      </c>
+      <c r="F98">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="B99" t="s">
+        <v>13</v>
+      </c>
+      <c r="C99" t="s">
+        <v>186</v>
+      </c>
+      <c r="D99">
+        <v>100</v>
+      </c>
+      <c r="E99">
+        <v>0</v>
+      </c>
+      <c r="F99">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="B100" t="s">
+        <v>13</v>
+      </c>
+      <c r="C100" t="s">
+        <v>188</v>
+      </c>
+      <c r="D100">
+        <v>100</v>
+      </c>
+      <c r="E100">
+        <v>0</v>
+      </c>
+      <c r="F100">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="B101" t="s">
+        <v>13</v>
+      </c>
+      <c r="C101" t="s">
+        <v>190</v>
+      </c>
+      <c r="D101">
+        <v>100</v>
+      </c>
+      <c r="E101">
+        <v>0</v>
+      </c>
+      <c r="F101">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A102" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="B102" t="s">
+        <v>13</v>
+      </c>
+      <c r="C102" t="s">
+        <v>192</v>
+      </c>
+      <c r="D102">
+        <v>100</v>
+      </c>
+      <c r="E102">
+        <v>0</v>
+      </c>
+      <c r="F102">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A103" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="B103" t="s">
+        <v>13</v>
+      </c>
+      <c r="C103" t="s">
+        <v>194</v>
+      </c>
+      <c r="D103">
+        <v>100</v>
+      </c>
+      <c r="E103">
+        <v>0</v>
+      </c>
+      <c r="F103">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A104" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="B104" t="s">
+        <v>13</v>
+      </c>
+      <c r="C104" t="s">
+        <v>196</v>
+      </c>
+      <c r="D104">
+        <v>100</v>
+      </c>
+      <c r="E104">
+        <v>0</v>
+      </c>
+      <c r="F104">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A105" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="B105" t="s">
+        <v>13</v>
+      </c>
+      <c r="C105" t="s">
+        <v>198</v>
+      </c>
+      <c r="D105">
+        <v>100</v>
+      </c>
+      <c r="E105">
+        <v>3</v>
+      </c>
+      <c r="F105">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="B106" t="s">
+        <v>13</v>
+      </c>
+      <c r="C106" t="s">
+        <v>200</v>
+      </c>
+      <c r="D106">
+        <v>100</v>
+      </c>
+      <c r="E106">
+        <v>3</v>
+      </c>
+      <c r="F106">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A107" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="B107" t="s">
+        <v>13</v>
+      </c>
+      <c r="C107" t="s">
+        <v>202</v>
+      </c>
+      <c r="D107">
+        <v>100</v>
+      </c>
+      <c r="E107">
+        <v>0</v>
+      </c>
+      <c r="F107">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A108" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="B108" t="s">
+        <v>13</v>
+      </c>
+      <c r="C108" t="s">
+        <v>204</v>
+      </c>
+      <c r="D108">
+        <v>100</v>
+      </c>
+      <c r="E108">
+        <v>0</v>
+      </c>
+      <c r="F108">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A109" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="B109" t="s">
+        <v>13</v>
+      </c>
+      <c r="C109" t="s">
+        <v>206</v>
+      </c>
+      <c r="D109">
+        <v>100</v>
+      </c>
+      <c r="E109">
+        <v>0</v>
+      </c>
+      <c r="F109">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A110" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="B110" t="s">
+        <v>13</v>
+      </c>
+      <c r="C110" t="s">
+        <v>208</v>
+      </c>
+      <c r="D110">
+        <v>100</v>
+      </c>
+      <c r="E110">
+        <v>0</v>
+      </c>
+      <c r="F110">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A111" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="B111" t="s">
+        <v>13</v>
+      </c>
+      <c r="C111" t="s">
+        <v>210</v>
+      </c>
+      <c r="D111">
+        <v>100</v>
+      </c>
+      <c r="E111">
+        <v>0</v>
+      </c>
+      <c r="F111">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A112" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="B112" t="s">
+        <v>13</v>
+      </c>
+      <c r="C112" t="s">
+        <v>212</v>
+      </c>
+      <c r="D112">
+        <v>100</v>
+      </c>
+      <c r="E112">
+        <v>0</v>
+      </c>
+      <c r="F112">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A113" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="B113" t="s">
+        <v>13</v>
+      </c>
+      <c r="C113" t="s">
+        <v>214</v>
+      </c>
+      <c r="D113">
+        <v>100</v>
+      </c>
+      <c r="E113">
+        <v>0</v>
+      </c>
+      <c r="F113">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A114" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="B114" t="s">
+        <v>13</v>
+      </c>
+      <c r="C114" t="s">
+        <v>216</v>
+      </c>
+      <c r="D114">
+        <v>100</v>
+      </c>
+      <c r="E114">
+        <v>0</v>
+      </c>
+      <c r="F114">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A115" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="B115" t="s">
+        <v>13</v>
+      </c>
+      <c r="C115" t="s">
+        <v>218</v>
+      </c>
+      <c r="D115">
+        <v>100</v>
+      </c>
+      <c r="E115">
+        <v>0</v>
+      </c>
+      <c r="F115">
         <v>12</v>
       </c>
     </row>
-    <row r="78" spans="1:9" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="I78">
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A116" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="B116" t="s">
+        <v>13</v>
+      </c>
+      <c r="C116" t="s">
+        <v>220</v>
+      </c>
+      <c r="D116">
+        <v>100</v>
+      </c>
+      <c r="E116">
+        <v>0</v>
+      </c>
+      <c r="F116">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="B117" t="s">
+        <v>13</v>
+      </c>
+      <c r="C117" t="s">
+        <v>222</v>
+      </c>
+      <c r="D117">
+        <v>100</v>
+      </c>
+      <c r="E117">
+        <v>1</v>
+      </c>
+      <c r="F117">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="B118" t="s">
+        <v>16</v>
+      </c>
+      <c r="C118" t="s">
+        <v>224</v>
+      </c>
+      <c r="D118">
+        <v>100</v>
+      </c>
+      <c r="E118">
+        <v>0</v>
+      </c>
+      <c r="F118">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="B119" t="s">
+        <v>16</v>
+      </c>
+      <c r="C119" t="s">
+        <v>226</v>
+      </c>
+      <c r="D119">
+        <v>100</v>
+      </c>
+      <c r="E119">
+        <v>0</v>
+      </c>
+      <c r="F119">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="B120" t="s">
+        <v>13</v>
+      </c>
+      <c r="C120" t="s">
+        <v>228</v>
+      </c>
+      <c r="D120">
+        <v>100</v>
+      </c>
+      <c r="E120">
+        <v>0</v>
+      </c>
+      <c r="F120">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="B121" t="s">
+        <v>13</v>
+      </c>
+      <c r="C121" t="s">
+        <v>230</v>
+      </c>
+      <c r="D121">
+        <v>100</v>
+      </c>
+      <c r="E121">
+        <v>0</v>
+      </c>
+      <c r="F121">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="B122" t="s">
+        <v>13</v>
+      </c>
+      <c r="C122" t="s">
+        <v>232</v>
+      </c>
+      <c r="D122">
+        <v>100</v>
+      </c>
+      <c r="E122">
+        <v>0</v>
+      </c>
+      <c r="F122">
         <v>4</v>
       </c>
     </row>
-    <row r="79" spans="1:9" x14ac:dyDescent="0.25">
-[...47 lines deleted...]
-      <c r="I80">
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="B123" t="s">
+        <v>13</v>
+      </c>
+      <c r="C123" t="s">
+        <v>234</v>
+      </c>
+      <c r="D123">
+        <v>100</v>
+      </c>
+      <c r="E123">
+        <v>0</v>
+      </c>
+      <c r="F123">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A124" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="B124" t="s">
+        <v>13</v>
+      </c>
+      <c r="C124" t="s">
+        <v>236</v>
+      </c>
+      <c r="D124">
+        <v>100</v>
+      </c>
+      <c r="E124">
+        <v>0</v>
+      </c>
+      <c r="F124">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A125" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="B125" t="s">
+        <v>13</v>
+      </c>
+      <c r="C125" t="s">
+        <v>238</v>
+      </c>
+      <c r="D125">
+        <v>100</v>
+      </c>
+      <c r="E125">
+        <v>0</v>
+      </c>
+      <c r="F125">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A126" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="B126" t="s">
+        <v>13</v>
+      </c>
+      <c r="C126" t="s">
+        <v>240</v>
+      </c>
+      <c r="D126">
+        <v>100</v>
+      </c>
+      <c r="E126">
+        <v>0</v>
+      </c>
+      <c r="F126">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A127" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="B127" t="s">
+        <v>13</v>
+      </c>
+      <c r="C127" t="s">
+        <v>242</v>
+      </c>
+      <c r="D127">
+        <v>100</v>
+      </c>
+      <c r="E127">
+        <v>0</v>
+      </c>
+      <c r="F127">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A128" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="B128" t="s">
+        <v>13</v>
+      </c>
+      <c r="C128" t="s">
+        <v>244</v>
+      </c>
+      <c r="D128">
+        <v>100</v>
+      </c>
+      <c r="E128">
+        <v>0</v>
+      </c>
+      <c r="F128">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="B129" t="s">
+        <v>13</v>
+      </c>
+      <c r="C129" t="s">
+        <v>246</v>
+      </c>
+      <c r="D129">
+        <v>100</v>
+      </c>
+      <c r="E129">
+        <v>0</v>
+      </c>
+      <c r="F129">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A130" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="B130" t="s">
+        <v>13</v>
+      </c>
+      <c r="C130" t="s">
+        <v>248</v>
+      </c>
+      <c r="D130">
+        <v>100</v>
+      </c>
+      <c r="E130">
+        <v>0</v>
+      </c>
+      <c r="F130">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A131" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="B131" t="s">
+        <v>13</v>
+      </c>
+      <c r="C131" t="s">
+        <v>250</v>
+      </c>
+      <c r="D131">
+        <v>100</v>
+      </c>
+      <c r="E131">
+        <v>0</v>
+      </c>
+      <c r="F131">
         <v>10</v>
-      </c>
-[...2416 lines deleted...]
-        <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="C6:I7"/>
-[...2 lines deleted...]
-    <mergeCell ref="A6:B7"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A5:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
+  <pageSetup scale="70" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004E89292E0FC9234CB69804FC69151D87" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dea147f030bead67e2b765d51806982f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1f864810-76c3-4ee1-ad43-b65112515e10" xmlns:ns3="f37f7e17-9198-4c5c-9fb6-139a42591593" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bba4be4e2b6f65d94000dbbb5ffdbdf3" ns2:_="" ns3:_="">
     <xsd:import namespace="1f864810-76c3-4ee1-ad43-b65112515e10"/>
     <xsd:import namespace="f37f7e17-9198-4c5c-9fb6-139a42591593"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
@@ -6012,100 +4043,130 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="f37f7e17-9198-4c5c-9fb6-139a42591593" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1f864810-76c3-4ee1-ad43-b65112515e10">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{399C7440-996A-4367-801F-4BF9E1F70957}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{399C7440-996A-4367-801F-4BF9E1F70957}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="1f864810-76c3-4ee1-ad43-b65112515e10"/>
+    <ds:schemaRef ds:uri="f37f7e17-9198-4c5c-9fb6-139a42591593"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2034653E-67B6-4B88-935D-6926C50117A0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB83A5E0-E406-4651-A646-A1642189927F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f37f7e17-9198-4c5c-9fb6-139a42591593"/>
+    <ds:schemaRef ds:uri="1f864810-76c3-4ee1-ad43-b65112515e10"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB83A5E0-E406-4651-A646-A1642189927F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2034653E-67B6-4B88-935D-6926C50117A0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>Availability</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Jack Grassick</dc:creator>
+  <dc:creator>Nordic Orders</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004E89292E0FC9234CB69804FC69151D87</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>